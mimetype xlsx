--- v0 (2026-01-25)
+++ v1 (2026-05-27)
@@ -50,51 +50,51 @@
   <si>
     <t>Elevation (m)</t>
   </si>
   <si>
     <t>Coordinates</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>00:05:00</t>
   </si>
   <si>
     <t>Ida</t>
   </si>
   <si>
     <t>Fácil</t>
   </si>
   <si>
-    <t>[[-8.0223173571545203230925835669040679931640625,37.1366576057345127992448396980762481689453125],[-8.02212590782482948270626366138458251953125,37.137257075218485624645836651325225830078125],[-8.02183962468831168735050596296787261962890625,37.1379143203352697355512646026909351348876953125],[-8.021627986442041446935036219656467437744140625,37.1383472226399362625670619308948516845703125],[-8.021513078053914114207145757973194122314453125,37.138389716307216303903260268270969390869140625],[-8.0213749924190551610081456601619720458984375,37.1383911594121087773601175285875797271728515625],[-8.021277685273474844507290981709957122802734375,37.138349548758924356661736965179443359375],[-8.020620997515521821696893312036991119384765625,37.1380722502276654495290131308138370513916015625],[-8.019953181855186130633228458464145660400390625,37.13780182175969457603059709072113037109375],[-8.0198472889154572840197943150997161865234375,37.13796921542819973183213733136653900146484375],[-8.019594779085451818900764919817447662353515625,37.1383687370425974449972272850573062896728515625],[-8.01936159030827866445179097354412078857421875,37.1387429380572626769208000041544437408447265625],[-8.020085264688901816043653525412082672119140625,37.139016613038819514258648268878459930419921875],[-8.020779589178886226363829337060451507568359375,37.1392782606923361754525103606283664703369140625],[-8.021140850008777078983257524669170379638671875,37.1393783817993750062669278122484683990478515625],[-8.0207116620232454806682653725147247314453125,37.1401972082631033345023752190172672271728515625],[-8.020541052455456565439817495644092559814453125,37.140575173795014052302576601505279541015625],[-8.02047956471932366184773854911327362060546875,37.1406737261590791376875131390988826751708984375],[-8.0204347888567326663178391754627227783203125,37.1407085609166216499943402595818042755126953125],[-8.020344837499948198455967940390110015869140625,37.1408663092332886890289955772459506988525390625],[-8.02027358063645579022704623639583587646484375,37.1410181798955107979054446332156658172607421875],[-8.020199929104506963994936086237430572509765625,37.141051979501497726232628338038921356201171875],[-8.020092077987641232539317570626735687255859375,37.1412567283206698220965336076915264129638671875]]</t>
+    <t>[[-8.02231735715452,37.13665760573451],[-8.02212590782483,37.137257075218486],[-8.021839624688312,37.13791432033527],[-8.021627986442041,37.138347222639936],[-8.021513078053914,37.138389716307216],[-8.021374992419055,37.13839115941211],[-8.021277685273475,37.138349548758924],[-8.020620997515522,37.138072250227665],[-8.019953181855186,37.137801821759695],[-8.019847288915457,37.1379692154282],[-8.019594779085452,37.1383687370426],[-8.019361590308279,37.13874293805726],[-8.020085264688902,37.13901661303882],[-8.020779589178886,37.139278260692336],[-8.021140850008777,37.139378381799375],[-8.020711662023245,37.1401972082631],[-8.020541052455457,37.140575173795014],[-8.020479564719324,37.14067372615908],[-8.020434788856733,37.14070856091662],[-8.020344837499948,37.14086630923329],[-8.020273580636456,37.14101817989551],[-8.020199929104507,37.1410519795015],[-8.020092077987641,37.14125672832067]]</t>
   </si>
   <si>
     <t>Roteiro 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>