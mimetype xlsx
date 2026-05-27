--- v0 (2026-01-25)
+++ v1 (2026-05-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Locality</t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Logo</t>
   </si>
   <si>
     <t>Latitude</t>
   </si>
   <si>
@@ -75,50 +75,152 @@
     <t>8100-606</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>loulenumclick.loulelocal.pt/pt/loja/38813/11-da-villa</t>
   </si>
   <si>
     <t>https://www.mupiesloule.loulelocal.pt/files/images/store/logo-11-da-vila-20251215-033621.png</t>
   </si>
   <si>
     <t>Restaurante O Filha da Mãe</t>
   </si>
   <si>
     <t>Rua de Portugal n.º24</t>
   </si>
   <si>
     <t>8100-562</t>
   </si>
   <si>
     <t>loulenumclick.loulelocal.pt/pt/loja/84653/restaurante-o-filha-da-mae</t>
   </si>
   <si>
     <t>https://www.mupiesloule.loulelocal.pt/files/images/store/filho-da-mae-20251215-035406.png</t>
+  </si>
+  <si>
+    <t>Kamiza Sushi Bar</t>
+  </si>
+  <si>
+    <t>Praça da República 106, Loulé, Portugal</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 8100-270</t>
+  </si>
+  <si>
+    <t>loulenumclick.loulelocal.pt/pt/loja/84745/kamiza-sushi-bar</t>
+  </si>
+  <si>
+    <t>https://www.mupiesloule.loulelocal.pt/files/images/store/kamiza-20260429-093338.jpg</t>
+  </si>
+  <si>
+    <t>Basilico Trattoria Italiana</t>
+  </si>
+  <si>
+    <t>Rua Serpa Pinto nº2</t>
+  </si>
+  <si>
+    <t>8100-714</t>
+  </si>
+  <si>
+    <t>loulenumclick.loulelocal.pt/pt/loja/86488/basilico-trattoria-italiana</t>
+  </si>
+  <si>
+    <t>https://www.mupiesloule.loulelocal.pt/files/images/store/basilico-20260429-094248.png</t>
+  </si>
+  <si>
+    <t>Café Calcinha</t>
+  </si>
+  <si>
+    <t>Praça da República nº67</t>
+  </si>
+  <si>
+    <t>8100-270</t>
+  </si>
+  <si>
+    <t>loulenumclick.loulelocal.pt/pt/loja/84750/cafe-calcinha</t>
+  </si>
+  <si>
+    <t>https://www.mupiesloule.loulelocal.pt/files/images/store/calcinha-20260429-095119.jpg</t>
+  </si>
+  <si>
+    <t>Casa Alentejana</t>
+  </si>
+  <si>
+    <t>Rua Condestável Dom Nuno Álvares Pereira nº20</t>
+  </si>
+  <si>
+    <t>8100-662</t>
+  </si>
+  <si>
+    <t>loulenumclick.loulelocal.pt/pt/loja/84866/casa-alentejana</t>
+  </si>
+  <si>
+    <t>https://www.mupiesloule.loulelocal.pt/files/images/store/alent-20260429-095945.jpg</t>
+  </si>
+  <si>
+    <t>Brotto Restaurante</t>
+  </si>
+  <si>
+    <t>Rua Maria Campina, 65, Loulé, Faro, Portugal</t>
+  </si>
+  <si>
+    <t>Rua Maria Campina, 65, 8100-612, Loulé, Faro, Portugal</t>
+  </si>
+  <si>
+    <t>loulenumclick.loulelocal.pt/pt/loja/84761/brotto-restaurante</t>
+  </si>
+  <si>
+    <t>https://www.mupiesloule.loulelocal.pt/files/images/store/brotta-20260429-100745.jpg</t>
+  </si>
+  <si>
+    <t>Boutique Opção</t>
+  </si>
+  <si>
+    <t>Praça da República nº37</t>
+  </si>
+  <si>
+    <t>8100-427</t>
+  </si>
+  <si>
+    <t>loulenumclick.loulelocal.pt/pt/loja/85711/boutique-opcao</t>
+  </si>
+  <si>
+    <t>https://www.mupiesloule.loulelocal.pt/files/images/store/Capturar-20260429-101404.PNG</t>
+  </si>
+  <si>
+    <t>BEM TE VI espaço criativo - arte, design, shop</t>
+  </si>
+  <si>
+    <t>R. dos Almadas 3</t>
+  </si>
+  <si>
+    <t>8100-722</t>
+  </si>
+  <si>
+    <t>https://www.mupiesloule.loulelocal.pt/files/images/store/bem-te-vi-20260430-013733.jpg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -422,51 +524,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -515,50 +617,250 @@
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>17</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3">
         <v>37.14040386389659</v>
       </c>
       <c r="I3">
         <v>-8.023227376873267</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E4" t="s">
+        <v>13</v>
+      </c>
+      <c r="F4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4">
+        <v>37.1396321</v>
+      </c>
+      <c r="I4">
+        <v>-8.0228039</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" t="s">
+        <v>30</v>
+      </c>
+      <c r="H5">
+        <v>37.1402382</v>
+      </c>
+      <c r="I5">
+        <v>-8.026111799999999</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
+        <v>33</v>
+      </c>
+      <c r="E6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" t="s">
+        <v>34</v>
+      </c>
+      <c r="G6" t="s">
+        <v>35</v>
+      </c>
+      <c r="H6">
+        <v>37.1396145</v>
+      </c>
+      <c r="I6">
+        <v>-8.0231458</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
+        <v>38</v>
+      </c>
+      <c r="E7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F7" t="s">
+        <v>39</v>
+      </c>
+      <c r="G7" t="s">
+        <v>40</v>
+      </c>
+      <c r="H7">
+        <v>37.1401611</v>
+      </c>
+      <c r="I7">
+        <v>-8.024870399999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F8" t="s">
+        <v>44</v>
+      </c>
+      <c r="G8" t="s">
+        <v>45</v>
+      </c>
+      <c r="H8">
+        <v>37.1386958</v>
+      </c>
+      <c r="I8">
+        <v>-8.020553699999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" t="s">
+        <v>47</v>
+      </c>
+      <c r="C9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" t="s">
+        <v>48</v>
+      </c>
+      <c r="E9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" t="s">
+        <v>49</v>
+      </c>
+      <c r="G9" t="s">
+        <v>50</v>
+      </c>
+      <c r="H9">
+        <v>37.1393214</v>
+      </c>
+      <c r="I9">
+        <v>-8.0229271</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" t="s">
+        <v>52</v>
+      </c>
+      <c r="C10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" t="s">
+        <v>53</v>
+      </c>
+      <c r="E10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" t="s">
+        <v>54</v>
+      </c>
+      <c r="H10">
+        <v>37.14012583194048</v>
+      </c>
+      <c r="I10">
+        <v>-8.024298628175435</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>